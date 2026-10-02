--- v2 (2026-06-02)
+++ v3 (2026-10-02)
@@ -1,4680 +1,4871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="webp" ContentType="image/webp"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/> 
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="Calc"/>
-[...4 lines deleted...]
-  </bookViews>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
   <sheets>
-    <sheet name="XDO_METADATA" sheetId="1" state="hidden" r:id="rId2"/>
-    <sheet name="Unit Price" sheetId="2" state="visible" r:id="rId3"/>
+    <sheet name="Unit Price" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName function="false" hidden="false" name="XDO_?AREA?" vbProcedure="false">'Unit Price'!$B$9:$B$110</definedName>
-[...16 lines deleted...]
-    <definedName function="false" hidden="false" name="XDO_GROUP_?UNITPRICESDET?" vbProcedure="false">'Unit Price'!$B$110:$O$110</definedName>
+    <definedName name="JR_PAGE_ANCHOR_0_1">'Unit Price'!$A$1</definedName>
   </definedNames>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
-[...4 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="70">
-[...208 lines deleted...]
-    <t xml:space="preserve">Statfjord Transit</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <si>
+    <r>
+      <t xml:space="preserve">Unit tariff cost 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">K elements</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area and Service</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Unit</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price JANUARY</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price FEBRUARY</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price MARCH</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price APRIL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price MAY</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price JUNE</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price JULY</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price AUGUST</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price SEPTEMBER</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price OCTOBER</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price NOVEMBER</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price DECEMBER</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area A</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOK/Sm³</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area B</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - CO2 (CO2 - B/D)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOK/MT</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - CO2 (CO2 - R)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - CSL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - CSL (CSL - Sleipner)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - ETSL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - EXT</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - FSL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - CO2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - EXIT</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - EXIT (Snurrevarden)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - H2S</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOK/kg</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area E</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area E - CO2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area E - H2S</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area F</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area G</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area H</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area I</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area K (Haltenpipe)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area L (UHGP)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area M (Vestprosess)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area N - FSL (Vestprosess)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area N - STAB (Vestprosess)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area O (Polarled - Aasta Hansteen)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area O (Polarled - Dvalin)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area P (Nyhamna)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area P CO2 (Nyhamna)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area P H2S (Nyhamna)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">K elements (old)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - ENT (Kollsnes)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - ENT (Kårstø)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - ENT (Nyhamna)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - ENT (Oseberg)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area D - ENT (Other entries)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">I elements</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - CO2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Area C - H2S</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">O elements</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Statfjord Transit</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
-[...6 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0_ ;\-#,##0\ "/>
+  <numFmts>
+    <numFmt numFmtId="0" formatCode="General"/>
+    <numFmt numFmtId="1" formatCode="#0.0000000"/>
   </numFmts>
-  <fonts count="14">
+  <fonts>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="0"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...15 lines deleted...]
-      <name val="Arial"/>
+      <sz val="10.0"/>
+      <color rgb="000000"/>
+      <name val="SansSerif"/>
+      <b val="false"/>
+      <i val="false"/>
+      <u val="none"/>
+      <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="14.0"/>
+      <color rgb="000000"/>
+      <name val="Verdana"/>
       <b val="true"/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Tahoma"/>
+      <i val="false"/>
+      <u val="none"/>
+      <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="12.0"/>
+      <color rgb="000000"/>
+      <name val="Verdana"/>
       <b val="true"/>
-      <sz val="10"/>
-[...11 lines deleted...]
-      <name val="Verdana"/>
+      <i val="false"/>
+      <u val="none"/>
+      <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10.0"/>
+      <color rgb="000000"/>
+      <name val="Verdana"/>
       <b val="true"/>
-      <sz val="12"/>
-      <name val="Verdana"/>
+      <i val="false"/>
+      <u val="none"/>
+      <strike val="false"/>
       <family val="2"/>
     </font>
     <font>
-      <b val="true"/>
-      <sz val="10"/>
+      <sz val="10.0"/>
+      <color rgb="000000"/>
       <name val="Verdana"/>
-      <family val="2"/>
-[...15 lines deleted...]
-      <name val="Verdana"/>
+      <b val="false"/>
+      <i val="false"/>
+      <u val="none"/>
+      <strike val="false"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC0C0C0"/>
-        <bgColor rgb="FFCCCCFF"/>
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="C0C0C0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="C0C0C0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="C0C0C0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
-    <border diagonalUp="false" diagonalDown="false">
+  <borders>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...1 lines deleted...]
-        <color rgb="FFC0C0C0"/>
+    <border>
+      <left>
+        <color rgb="000000"/>
       </left>
-      <right style="thin">
-        <color rgb="FFC0C0C0"/>
+      <right>
+        <color rgb="000000"/>
       </right>
-      <top style="thin">
-        <color rgb="FFC0C0C0"/>
+      <top>
+        <color rgb="000000"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FFC0C0C0"/>
+      <bottom>
+        <color rgb="000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="medium">
+        <color rgb="000000"/>
+      </left>
+      <right>
+        <color rgb="000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="000000"/>
+      </top>
+      <bottom>
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom/>
+    <border>
+      <left>
+        <color rgb="000000"/>
+      </left>
+      <right>
+        <color rgb="000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="000000"/>
+      </top>
+      <bottom>
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom/>
+    <border>
+      <left>
+        <color rgb="000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="000000"/>
+      </top>
+      <bottom>
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom/>
+    <border>
+      <left style="medium">
+        <color rgb="000000"/>
+      </left>
+      <right>
+        <color rgb="000000"/>
+      </right>
+      <top>
+        <color rgb="000000"/>
+      </top>
+      <bottom>
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left>
+        <color rgb="000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="000000"/>
+      </right>
+      <top>
+        <color rgb="000000"/>
+      </top>
+      <bottom>
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="medium">
+        <color rgb="050505"/>
+      </left>
+      <right style="medium">
+        <color rgb="050505"/>
+      </right>
+      <top style="medium">
+        <color rgb="050505"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="050505"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="medium">
+        <color rgb="000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="000000"/>
+      </right>
+      <top style="dotted">
+        <color rgb="000000"/>
+      </top>
+      <bottom style="dotted">
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="thin">
+        <color rgb="000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="000000"/>
+      </right>
+      <top style="dotted">
+        <color rgb="000000"/>
+      </top>
+      <bottom style="dotted">
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="thin">
+        <color rgb="000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="000000"/>
+      </right>
+      <top style="dotted">
+        <color rgb="000000"/>
+      </top>
+      <bottom style="dotted">
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="medium">
+        <color rgb="000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="000000"/>
+      </right>
+      <top style="dotted">
+        <color rgb="000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom/>
+    <border>
+      <left style="thin">
+        <color rgb="000000"/>
+      </left>
+      <right style="dotted">
+        <color rgb="000000"/>
+      </right>
+      <top style="dotted">
+        <color rgb="000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...52 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="thin">
+        <color rgb="000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="000000"/>
+      </right>
+      <top style="dotted">
+        <color rgb="000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="000000"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="1">
+    <xf/>
+  </cellStyleXfs>
+  <cellXfs>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="top"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...20 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true"/>
+      <protection hidden="false" locked="false"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="top"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="top"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="5" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="top"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="6" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="top"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="7" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="center"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="8" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="9" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="1" fontId="5" fillId="13" borderId="9" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="1" fontId="5" fillId="14" borderId="10" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="11" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="12" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="left" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="12" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
-[...77 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="13" xfId="0" applyAlignment="1" applyProtection="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment wrapText="true" horizontal="right" vertical="bottom"/>
+      <protection hidden="false" locked="true"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...8 lines deleted...]
-  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+ <Relationship Id="rIdSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+ <Relationship Id="rIdSh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+ <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
+
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+</Relationships>
+
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+ <Relationship Id="rIdDr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
+</Relationships>
+
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <sheetPr filterMode="false">
-    <pageSetUpPr fitToPage="false"/>
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:B10"/>
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="65.07"/>
-[...2 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1025" min="4" style="0" width="9.05"/>
+    <col min="1" max="1" customWidth="1" width="13.333333"/>
+    <col min="2" max="2" customWidth="1" width="66.666664"/>
+    <col min="3" max="3" customWidth="1" width="25.0"/>
+    <col min="4" max="4" customWidth="1" width="25.0"/>
+    <col min="5" max="5" customWidth="1" width="25.0"/>
+    <col min="6" max="6" customWidth="1" width="25.0"/>
+    <col min="7" max="7" customWidth="1" width="25.0"/>
+    <col min="8" max="8" customWidth="1" width="25.0"/>
+    <col min="9" max="9" customWidth="1" width="25.0"/>
+    <col min="10" max="10" customWidth="1" width="25.0"/>
+    <col min="11" max="11" customWidth="1" width="25.0"/>
+    <col min="12" max="12" customWidth="1" width="25.0"/>
+    <col min="13" max="13" customWidth="1" width="25.0"/>
+    <col min="14" max="14" customWidth="1" width="25.0"/>
+    <col min="15" max="15" customWidth="1" width="25.0"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="1" t="s">
+    <row r="1" customHeight="1" ht="20">
+      <c r="A1" s="1" t="s"/>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="1" t="s"/>
+      <c r="D1" s="1" t="s"/>
+      <c r="E1" s="1" t="s"/>
+      <c r="F1" s="1" t="s"/>
+      <c r="G1" s="1" t="s"/>
+      <c r="H1" s="1" t="s"/>
+      <c r="I1" s="1" t="s"/>
+      <c r="J1" s="1" t="s"/>
+      <c r="K1" s="1" t="s"/>
+      <c r="L1" s="1" t="s"/>
+      <c r="M1" s="1" t="s"/>
+      <c r="N1" s="1" t="s"/>
+      <c r="O1" s="1" t="s"/>
+    </row>
+    <row r="2" customHeight="1" ht="20">
+      <c r="A2" s="3" t="s"/>
+      <c r="B2" s="1" t="s"/>
+      <c r="C2" s="3" t="s"/>
+      <c r="D2" s="3" t="s"/>
+      <c r="E2" s="3" t="s"/>
+      <c r="F2" s="3" t="s"/>
+      <c r="G2" s="3" t="s"/>
+      <c r="H2" s="3" t="s"/>
+      <c r="I2" s="3" t="s"/>
+      <c r="J2" s="3" t="s"/>
+      <c r="K2" s="3" t="s"/>
+      <c r="L2" s="3" t="s"/>
+      <c r="M2" s="3" t="s"/>
+      <c r="N2" s="3" t="s"/>
+      <c r="O2" s="3" t="s"/>
+    </row>
+    <row r="3" customHeight="1" ht="20">
+      <c r="A3" s="3" t="s"/>
+      <c r="B3" s="1" t="s"/>
+      <c r="C3" s="3" t="s"/>
+      <c r="D3" s="3" t="s"/>
+      <c r="E3" s="3" t="s"/>
+      <c r="F3" s="3" t="s"/>
+      <c r="G3" s="3" t="s"/>
+      <c r="H3" s="3" t="s"/>
+      <c r="I3" s="3" t="s"/>
+      <c r="J3" s="3" t="s"/>
+      <c r="K3" s="3" t="s"/>
+      <c r="L3" s="3" t="s"/>
+      <c r="M3" s="3" t="s"/>
+      <c r="N3" s="3" t="s"/>
+      <c r="O3" s="3" t="s"/>
+    </row>
+    <row r="4" customHeight="1" ht="20">
+      <c r="A4" s="3" t="s"/>
+      <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="C4" s="5" t="s"/>
+      <c r="D4" s="5" t="s"/>
+      <c r="E4" s="5" t="s"/>
+      <c r="F4" s="5" t="s"/>
+      <c r="G4" s="5" t="s"/>
+      <c r="H4" s="5" t="s"/>
+      <c r="I4" s="5" t="s"/>
+      <c r="J4" s="5" t="s"/>
+      <c r="K4" s="5" t="s"/>
+      <c r="L4" s="5" t="s"/>
+      <c r="M4" s="5" t="s"/>
+      <c r="N4" s="5" t="s"/>
+      <c r="O4" s="6" t="s"/>
+    </row>
+    <row r="5" customHeight="1" ht="20">
+      <c r="A5" s="3" t="s"/>
+      <c r="B5" s="7" t="s"/>
+      <c r="C5" s="3" t="s"/>
+      <c r="D5" s="3" t="s"/>
+      <c r="E5" s="3" t="s"/>
+      <c r="F5" s="3" t="s"/>
+      <c r="G5" s="3" t="s"/>
+      <c r="H5" s="3" t="s"/>
+      <c r="I5" s="3" t="s"/>
+      <c r="J5" s="3" t="s"/>
+      <c r="K5" s="3" t="s"/>
+      <c r="L5" s="3" t="s"/>
+      <c r="M5" s="3" t="s"/>
+      <c r="N5" s="3" t="s"/>
+      <c r="O5" s="8" t="s"/>
+    </row>
+    <row r="6" customHeight="1" ht="22">
+      <c r="A6" s="3" t="s"/>
+      <c r="B6" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="3"/>
-[...2 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C6" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2"/>
-[...2 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="D6" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="4"/>
-[...2 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="E6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="F6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="4"/>
-[...2 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="G6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="5"/>
-[...2 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="H6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="I6" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="7"/>
+      <c r="J6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" customHeight="1" ht="20">
+      <c r="A7" s="3" t="s"/>
+      <c r="B7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="E7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="F7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="G7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="H7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="I7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="J7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="K7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="L7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="M7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="N7" s="12" t="n">
+        <v>0.0098068</v>
+      </c>
+      <c r="O7" s="13" t="n">
+        <v>0.0098068</v>
+      </c>
+    </row>
+    <row r="8" customHeight="1" ht="20">
+      <c r="A8" s="3" t="s"/>
+      <c r="B8" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="E8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="F8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="G8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="H8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="I8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="J8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="K8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="L8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="M8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="N8" s="12" t="n">
+        <v>0.0062407</v>
+      </c>
+      <c r="O8" s="13" t="n">
+        <v>0.0062407</v>
+      </c>
+    </row>
+    <row r="9" customHeight="1" ht="20">
+      <c r="A9" s="3" t="s"/>
+      <c r="B9" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="E9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="F9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="G9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="H9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="I9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="J9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="K9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="L9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="M9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="N9" s="12" t="n">
+        <v>188.1123235</v>
+      </c>
+      <c r="O9" s="13" t="n">
+        <v>188.1123235</v>
+      </c>
+    </row>
+    <row r="10" customHeight="1" ht="20">
+      <c r="A10" s="3" t="s"/>
+      <c r="B10" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="E10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="F10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="G10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="H10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="I10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="J10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="K10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="L10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="M10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="N10" s="12" t="n">
+        <v>376.224647</v>
+      </c>
+      <c r="O10" s="13" t="n">
+        <v>376.224647</v>
+      </c>
+    </row>
+    <row r="11" customHeight="1" ht="20">
+      <c r="A11" s="3" t="s"/>
+      <c r="B11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="E11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="F11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="G11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="H11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="I11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="J11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="K11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="L11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="M11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="N11" s="12" t="n">
+        <v>7.6671374</v>
+      </c>
+      <c r="O11" s="13" t="n">
+        <v>7.6671374</v>
+      </c>
+    </row>
+    <row r="12" customHeight="1" ht="20">
+      <c r="A12" s="3" t="s"/>
+      <c r="B12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N12" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O12" s="13" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="20">
+      <c r="A13" s="3" t="s"/>
+      <c r="B13" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="E13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="F13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="G13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="H13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="I13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="J13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="K13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="L13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="M13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="N13" s="12" t="n">
+        <v>285.2888318</v>
+      </c>
+      <c r="O13" s="13" t="n">
+        <v>285.2888318</v>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="20">
+      <c r="A14" s="3" t="s"/>
+      <c r="B14" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="E14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="F14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="G14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="H14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="I14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="J14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="K14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="L14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="M14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="N14" s="12" t="n">
+        <v>0.0178306</v>
+      </c>
+      <c r="O14" s="13" t="n">
+        <v>0.0178306</v>
+      </c>
+    </row>
+    <row r="15" customHeight="1" ht="20">
+      <c r="A15" s="3" t="s"/>
+      <c r="B15" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="E15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="F15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="G15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="H15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="I15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="J15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="K15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="L15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="M15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="N15" s="12" t="n">
+        <v>53.491656</v>
+      </c>
+      <c r="O15" s="13" t="n">
+        <v>53.491656</v>
+      </c>
+    </row>
+    <row r="16" customHeight="1" ht="20">
+      <c r="A16" s="3" t="s"/>
+      <c r="B16" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="E16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="F16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="G16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="H16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="I16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="J16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="K16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="L16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="M16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="N16" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="O16" s="13" t="n">
+        <v>267.4582798</v>
+      </c>
+    </row>
+    <row r="17" customHeight="1" ht="20">
+      <c r="A17" s="3" t="s"/>
+      <c r="B17" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="E17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="F17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="G17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="H17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="I17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="J17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="K17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="L17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="M17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="N17" s="12" t="n">
+        <v>0.0126597</v>
+      </c>
+      <c r="O17" s="13" t="n">
+        <v>0.0126597</v>
+      </c>
+    </row>
+    <row r="18" customHeight="1" ht="20">
+      <c r="A18" s="3" t="s"/>
+      <c r="B18" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N18" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O18" s="13" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" customHeight="1" ht="20">
+      <c r="A19" s="3" t="s"/>
+      <c r="B19" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="E19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="F19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="G19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="H19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="I19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="J19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="K19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="L19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="M19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="N19" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="O19" s="13" t="n">
+        <v>1783.055199</v>
+      </c>
+    </row>
+    <row r="20" customHeight="1" ht="20">
+      <c r="A20" s="3" t="s"/>
+      <c r="B20" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="E20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="F20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="G20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="H20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="I20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="J20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="K20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="L20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="M20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="N20" s="12" t="n">
+        <v>0.0080237</v>
+      </c>
+      <c r="O20" s="13" t="n">
+        <v>0.0080237</v>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="20">
+      <c r="A21" s="3" t="s"/>
+      <c r="B21" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="E21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="F21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="G21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="H21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="I21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="J21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="K21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="L21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="M21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="N21" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="O21" s="13" t="n">
+        <v>267.4582798</v>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="20">
+      <c r="A22" s="3" t="s"/>
+      <c r="B22" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="E22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="F22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="G22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="H22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="I22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="J22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="K22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="L22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="M22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="N22" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="O22" s="13" t="n">
+        <v>1783.055199</v>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="20">
+      <c r="A23" s="3" t="s"/>
+      <c r="B23" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="E23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="F23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="G23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="H23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="I23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="J23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="K23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="L23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="M23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="N23" s="12" t="n">
+        <v>0.1069833</v>
+      </c>
+      <c r="O23" s="13" t="n">
+        <v>0.1069833</v>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="20">
+      <c r="A24" s="3" t="s"/>
+      <c r="B24" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="E24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="F24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="G24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="H24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="I24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="J24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="K24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="L24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="M24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="N24" s="12" t="n">
+        <v>0.0026568</v>
+      </c>
+      <c r="O24" s="13" t="n">
+        <v>0.0026568</v>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="20">
+      <c r="A25" s="3" t="s"/>
+      <c r="B25" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N25" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O25" s="13" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="20">
+      <c r="A26" s="3" t="s"/>
+      <c r="B26" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="E26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="F26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="G26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="H26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="I26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="J26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="K26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="L26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="M26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="N26" s="12" t="n">
+        <v>0.0072214</v>
+      </c>
+      <c r="O26" s="13" t="n">
+        <v>0.0072214</v>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="20">
+      <c r="A27" s="3" t="s"/>
+      <c r="B27" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N27" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O27" s="13" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="20">
+      <c r="A28" s="3" t="s"/>
+      <c r="B28" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="E28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="F28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="G28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="H28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="I28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="J28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="K28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="L28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="M28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="N28" s="12" t="n">
+        <v>0.0353045</v>
+      </c>
+      <c r="O28" s="13" t="n">
+        <v>0.0353045</v>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="20">
+      <c r="A29" s="3" t="s"/>
+      <c r="B29" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="E29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="F29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="G29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="H29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="I29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="J29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="K29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="L29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="M29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="N29" s="12" t="n">
+        <v>13.2659307</v>
+      </c>
+      <c r="O29" s="13" t="n">
+        <v>13.2659307</v>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="20">
+      <c r="A30" s="3" t="s"/>
+      <c r="B30" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="E30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="F30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="G30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="H30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="I30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="J30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="K30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="L30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="M30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="N30" s="12" t="n">
+        <v>40.635828</v>
+      </c>
+      <c r="O30" s="13" t="n">
+        <v>40.635828</v>
+      </c>
+    </row>
+    <row r="31" customHeight="1" ht="20">
+      <c r="A31" s="3" t="s"/>
+      <c r="B31" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="E31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="F31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="G31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="H31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="I31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="J31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="K31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="L31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="M31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="N31" s="12" t="n">
+        <v>6.0980488</v>
+      </c>
+      <c r="O31" s="13" t="n">
+        <v>6.0980488</v>
+      </c>
+    </row>
+    <row r="32" customHeight="1" ht="20">
+      <c r="A32" s="3" t="s"/>
+      <c r="B32" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="E32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="F32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="G32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="H32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="I32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="J32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="K32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="L32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="M32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="N32" s="12" t="n">
+        <v>0.160475</v>
+      </c>
+      <c r="O32" s="13" t="n">
+        <v>0.160475</v>
+      </c>
+    </row>
+    <row r="33" customHeight="1" ht="20">
+      <c r="A33" s="3" t="s"/>
+      <c r="B33" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="E33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="F33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="G33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="H33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="I33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="J33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="K33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="L33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="M33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="N33" s="12" t="n">
+        <v>0.1230308</v>
+      </c>
+      <c r="O33" s="13" t="n">
+        <v>0.1230308</v>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="20">
+      <c r="A34" s="3" t="s"/>
+      <c r="B34" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="E34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="F34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="G34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="H34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="I34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="J34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="K34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="L34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="M34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="N34" s="12" t="n">
+        <v>0.2050513</v>
+      </c>
+      <c r="O34" s="13" t="n">
+        <v>0.2050513</v>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="20">
+      <c r="A35" s="3" t="s"/>
+      <c r="B35" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="E35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="F35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="G35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="H35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="I35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="J35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="K35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="L35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="M35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="N35" s="12" t="n">
+        <v>267.4582798</v>
+      </c>
+      <c r="O35" s="13" t="n">
+        <v>267.4582798</v>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="20">
+      <c r="A36" s="3" t="s"/>
+      <c r="B36" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="E36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="F36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="G36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="H36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="I36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="J36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="K36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="L36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="M36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="N36" s="12" t="n">
+        <v>1783.055199</v>
+      </c>
+      <c r="O36" s="13" t="n">
+        <v>1783.055199</v>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="20">
+      <c r="A37" s="3" t="s"/>
+      <c r="B37" s="14" t="s"/>
+      <c r="C37" s="15" t="s"/>
+      <c r="D37" s="16" t="s"/>
+      <c r="E37" s="16" t="s"/>
+      <c r="F37" s="16" t="s"/>
+      <c r="G37" s="16" t="s"/>
+      <c r="H37" s="16" t="s"/>
+      <c r="I37" s="16" t="s"/>
+      <c r="J37" s="16" t="s"/>
+      <c r="K37" s="16" t="s"/>
+      <c r="L37" s="16" t="s"/>
+      <c r="M37" s="16" t="s"/>
+      <c r="N37" s="16" t="s"/>
+      <c r="O37" s="17" t="s"/>
+    </row>
+    <row r="38" customHeight="1" ht="20">
+      <c r="A38" s="3" t="s"/>
+      <c r="B38" s="1" t="s"/>
+      <c r="C38" s="3" t="s"/>
+      <c r="D38" s="3" t="s"/>
+      <c r="E38" s="3" t="s"/>
+      <c r="F38" s="3" t="s"/>
+      <c r="G38" s="3" t="s"/>
+      <c r="H38" s="3" t="s"/>
+      <c r="I38" s="3" t="s"/>
+      <c r="J38" s="3" t="s"/>
+      <c r="K38" s="3" t="s"/>
+      <c r="L38" s="3" t="s"/>
+      <c r="M38" s="3" t="s"/>
+      <c r="N38" s="3" t="s"/>
+      <c r="O38" s="3" t="s"/>
+    </row>
+    <row r="39" customHeight="1" ht="20">
+      <c r="A39" s="3" t="s"/>
+      <c r="B39" s="1" t="s"/>
+      <c r="C39" s="3" t="s"/>
+      <c r="D39" s="3" t="s"/>
+      <c r="E39" s="3" t="s"/>
+      <c r="F39" s="3" t="s"/>
+      <c r="G39" s="3" t="s"/>
+      <c r="H39" s="3" t="s"/>
+      <c r="I39" s="3" t="s"/>
+      <c r="J39" s="3" t="s"/>
+      <c r="K39" s="3" t="s"/>
+      <c r="L39" s="3" t="s"/>
+      <c r="M39" s="3" t="s"/>
+      <c r="N39" s="3" t="s"/>
+      <c r="O39" s="3" t="s"/>
+    </row>
+    <row r="40" customHeight="1" ht="20">
+      <c r="A40" s="3" t="s"/>
+      <c r="B40" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40" s="5" t="s"/>
+      <c r="D40" s="5" t="s"/>
+      <c r="E40" s="5" t="s"/>
+      <c r="F40" s="5" t="s"/>
+      <c r="G40" s="5" t="s"/>
+      <c r="H40" s="5" t="s"/>
+      <c r="I40" s="5" t="s"/>
+      <c r="J40" s="5" t="s"/>
+      <c r="K40" s="5" t="s"/>
+      <c r="L40" s="5" t="s"/>
+      <c r="M40" s="5" t="s"/>
+      <c r="N40" s="5" t="s"/>
+      <c r="O40" s="6" t="s"/>
+    </row>
+    <row r="41" customHeight="1" ht="20">
+      <c r="A41" s="3" t="s"/>
+      <c r="B41" s="7" t="s"/>
+      <c r="C41" s="3" t="s"/>
+      <c r="D41" s="3" t="s"/>
+      <c r="E41" s="3" t="s"/>
+      <c r="F41" s="3" t="s"/>
+      <c r="G41" s="3" t="s"/>
+      <c r="H41" s="3" t="s"/>
+      <c r="I41" s="3" t="s"/>
+      <c r="J41" s="3" t="s"/>
+      <c r="K41" s="3" t="s"/>
+      <c r="L41" s="3" t="s"/>
+      <c r="M41" s="3" t="s"/>
+      <c r="N41" s="3" t="s"/>
+      <c r="O41" s="8" t="s"/>
+    </row>
+    <row r="42" customHeight="1" ht="22">
+      <c r="A42" s="3" t="s"/>
+      <c r="B42" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O42" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="20">
+      <c r="A43" s="3" t="s"/>
+      <c r="B43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="E43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="F43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="G43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="H43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="I43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="J43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="K43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="L43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="M43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="N43" s="12" t="n">
+        <v>0.098068</v>
+      </c>
+      <c r="O43" s="13" t="n">
+        <v>0.098068</v>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="20">
+      <c r="A44" s="3" t="s"/>
+      <c r="B44" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="E44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="F44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="G44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="H44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="I44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="J44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="K44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="L44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="M44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="N44" s="12" t="n">
+        <v>0.0624069</v>
+      </c>
+      <c r="O44" s="13" t="n">
+        <v>0.0624069</v>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="20">
+      <c r="A45" s="3" t="s"/>
+      <c r="B45" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="E45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="F45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="G45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="H45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="I45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="J45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="K45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="L45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="M45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="N45" s="12" t="n">
+        <v>0.1783055</v>
+      </c>
+      <c r="O45" s="13" t="n">
+        <v>0.1783055</v>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="20">
+      <c r="A46" s="3" t="s"/>
+      <c r="B46" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="E46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="F46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="G46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="H46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="I46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="J46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="K46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="L46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="M46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="N46" s="12" t="n">
+        <v>534.9165597</v>
+      </c>
+      <c r="O46" s="13" t="n">
+        <v>534.9165597</v>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="20">
+      <c r="A47" s="3" t="s"/>
+      <c r="B47" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="E47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="F47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="G47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="H47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="I47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="J47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="K47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="L47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="M47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="N47" s="12" t="n">
+        <v>0.034413</v>
+      </c>
+      <c r="O47" s="13" t="n">
+        <v>0.034413</v>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="20">
+      <c r="A48" s="3" t="s"/>
+      <c r="B48" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="E48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="F48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="G48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="H48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="I48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="J48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="K48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="L48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="M48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="N48" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="O48" s="13" t="n">
+        <v>0.0433282</v>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="20">
+      <c r="A49" s="3" t="s"/>
+      <c r="B49" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="F49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="G49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N49" s="12" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O49" s="13" t="n">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="20">
+      <c r="A50" s="3" t="s"/>
+      <c r="B50" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="E50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="F50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="G50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="H50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="I50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="J50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="K50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="L50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="M50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="N50" s="12" t="n">
+        <v>0.0433282</v>
+      </c>
+      <c r="O50" s="13" t="n">
+        <v>0.0433282</v>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="20">
+      <c r="A51" s="3" t="s"/>
+      <c r="B51" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="E51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="F51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="G51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="H51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="I51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="J51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="K51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="L51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="M51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="N51" s="12" t="n">
+        <v>0.0076671</v>
+      </c>
+      <c r="O51" s="13" t="n">
+        <v>0.0076671</v>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="20">
+      <c r="A52" s="3" t="s"/>
+      <c r="B52" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="E52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="F52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="G52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="H52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="I52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="J52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="K52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="L52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="M52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="N52" s="12" t="n">
+        <v>0.0993162</v>
+      </c>
+      <c r="O52" s="13" t="n">
+        <v>0.0993162</v>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="20">
+      <c r="A53" s="3" t="s"/>
+      <c r="B53" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="E53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="F53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="G53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="H53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="I53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="J53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="K53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="L53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="M53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="N53" s="12" t="n">
+        <v>0.0265675</v>
+      </c>
+      <c r="O53" s="13" t="n">
+        <v>0.0265675</v>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="20">
+      <c r="A54" s="3" t="s"/>
+      <c r="B54" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="E54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="F54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="G54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="H54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="I54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="J54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="K54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="L54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="M54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="N54" s="12" t="n">
+        <v>0.0722137</v>
+      </c>
+      <c r="O54" s="13" t="n">
+        <v>0.0722137</v>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="20">
+      <c r="A55" s="3" t="s"/>
+      <c r="B55" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="E55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="F55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="G55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="H55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="I55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="J55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="K55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="L55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="M55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="N55" s="12" t="n">
+        <v>0.3530449</v>
+      </c>
+      <c r="O55" s="13" t="n">
+        <v>0.3530449</v>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="20">
+      <c r="A56" s="3" t="s"/>
+      <c r="B56" s="14" t="s"/>
+      <c r="C56" s="15" t="s"/>
+      <c r="D56" s="16" t="s"/>
+      <c r="E56" s="16" t="s"/>
+      <c r="F56" s="16" t="s"/>
+      <c r="G56" s="16" t="s"/>
+      <c r="H56" s="16" t="s"/>
+      <c r="I56" s="16" t="s"/>
+      <c r="J56" s="16" t="s"/>
+      <c r="K56" s="16" t="s"/>
+      <c r="L56" s="16" t="s"/>
+      <c r="M56" s="16" t="s"/>
+      <c r="N56" s="16" t="s"/>
+      <c r="O56" s="17" t="s"/>
+    </row>
+    <row r="57" customHeight="1" ht="20">
+      <c r="A57" s="3" t="s"/>
+      <c r="B57" s="1" t="s"/>
+      <c r="C57" s="3" t="s"/>
+      <c r="D57" s="3" t="s"/>
+      <c r="E57" s="3" t="s"/>
+      <c r="F57" s="3" t="s"/>
+      <c r="G57" s="3" t="s"/>
+      <c r="H57" s="3" t="s"/>
+      <c r="I57" s="3" t="s"/>
+      <c r="J57" s="3" t="s"/>
+      <c r="K57" s="3" t="s"/>
+      <c r="L57" s="3" t="s"/>
+      <c r="M57" s="3" t="s"/>
+      <c r="N57" s="3" t="s"/>
+      <c r="O57" s="3" t="s"/>
+    </row>
+    <row r="58" customHeight="1" ht="20">
+      <c r="A58" s="3" t="s"/>
+      <c r="B58" s="1" t="s"/>
+      <c r="C58" s="3" t="s"/>
+      <c r="D58" s="3" t="s"/>
+      <c r="E58" s="3" t="s"/>
+      <c r="F58" s="3" t="s"/>
+      <c r="G58" s="3" t="s"/>
+      <c r="H58" s="3" t="s"/>
+      <c r="I58" s="3" t="s"/>
+      <c r="J58" s="3" t="s"/>
+      <c r="K58" s="3" t="s"/>
+      <c r="L58" s="3" t="s"/>
+      <c r="M58" s="3" t="s"/>
+      <c r="N58" s="3" t="s"/>
+      <c r="O58" s="3" t="s"/>
+    </row>
+    <row r="59" customHeight="1" ht="20">
+      <c r="A59" s="3" t="s"/>
+      <c r="B59" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="5" t="s"/>
+      <c r="D59" s="5" t="s"/>
+      <c r="E59" s="5" t="s"/>
+      <c r="F59" s="5" t="s"/>
+      <c r="G59" s="5" t="s"/>
+      <c r="H59" s="5" t="s"/>
+      <c r="I59" s="5" t="s"/>
+      <c r="J59" s="5" t="s"/>
+      <c r="K59" s="5" t="s"/>
+      <c r="L59" s="5" t="s"/>
+      <c r="M59" s="5" t="s"/>
+      <c r="N59" s="5" t="s"/>
+      <c r="O59" s="6" t="s"/>
+    </row>
+    <row r="60" customHeight="1" ht="20">
+      <c r="A60" s="3" t="s"/>
+      <c r="B60" s="7" t="s"/>
+      <c r="C60" s="3" t="s"/>
+      <c r="D60" s="3" t="s"/>
+      <c r="E60" s="3" t="s"/>
+      <c r="F60" s="3" t="s"/>
+      <c r="G60" s="3" t="s"/>
+      <c r="H60" s="3" t="s"/>
+      <c r="I60" s="3" t="s"/>
+      <c r="J60" s="3" t="s"/>
+      <c r="K60" s="3" t="s"/>
+      <c r="L60" s="3" t="s"/>
+      <c r="M60" s="3" t="s"/>
+      <c r="N60" s="3" t="s"/>
+      <c r="O60" s="8" t="s"/>
+    </row>
+    <row r="61" customHeight="1" ht="22">
+      <c r="A61" s="3" t="s"/>
+      <c r="B61" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="G61" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I61" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="J61" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K61" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L61" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="M61" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="N61" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O61" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="20">
+      <c r="A62" s="3" t="s"/>
+      <c r="B62" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="E62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="F62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="G62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="H62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="I62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="J62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="K62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="L62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="M62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="N62" s="12" t="n">
+        <v>0.0608135</v>
+      </c>
+      <c r="O62" s="13" t="n">
+        <v>0.0608135</v>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="20">
+      <c r="A63" s="3" t="s"/>
+      <c r="B63" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="E63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="F63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="G63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="H63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="I63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="J63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="K63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="L63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="M63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="N63" s="12" t="n">
+        <v>0.0013039</v>
+      </c>
+      <c r="O63" s="13" t="n">
+        <v>0.0013039</v>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="20">
+      <c r="A64" s="3" t="s"/>
+      <c r="B64" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="E64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="F64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="G64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="H64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="I64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="J64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="K64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="L64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="M64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="N64" s="12" t="n">
+        <v>129.0659278</v>
+      </c>
+      <c r="O64" s="13" t="n">
+        <v>129.0659278</v>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="20">
+      <c r="A65" s="3" t="s"/>
+      <c r="B65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="E65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="F65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="G65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="H65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="I65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="J65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="K65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="L65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="M65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="N65" s="12" t="n">
+        <v>132.5347769</v>
+      </c>
+      <c r="O65" s="13" t="n">
+        <v>132.5347769</v>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="20">
+      <c r="A66" s="3" t="s"/>
+      <c r="B66" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="E66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="F66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="G66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="H66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="I66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="J66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="K66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="L66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="M66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="N66" s="12" t="n">
+        <v>0.0123904</v>
+      </c>
+      <c r="O66" s="13" t="n">
+        <v>0.0123904</v>
+      </c>
+    </row>
+    <row r="67" customHeight="1" ht="20">
+      <c r="A67" s="3" t="s"/>
+      <c r="B67" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="E67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="F67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="G67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="H67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="I67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="J67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="K67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="L67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="M67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="N67" s="12" t="n">
+        <v>193.8418678</v>
+      </c>
+      <c r="O67" s="13" t="n">
+        <v>193.8418678</v>
+      </c>
+    </row>
+    <row r="68" customHeight="1" ht="20">
+      <c r="A68" s="3" t="s"/>
+      <c r="B68" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="E68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="F68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="G68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="H68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="I68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="J68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="K68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="L68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="M68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="N68" s="12" t="n">
+        <v>26.5043339</v>
+      </c>
+      <c r="O68" s="13" t="n">
+        <v>26.5043339</v>
+      </c>
+    </row>
+    <row r="69" customHeight="1" ht="20">
+      <c r="A69" s="3" t="s"/>
+      <c r="B69" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="E69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="F69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="G69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="H69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="I69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="J69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="K69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="L69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="M69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="N69" s="12" t="n">
+        <v>0.0293205</v>
+      </c>
+      <c r="O69" s="13" t="n">
+        <v>0.0293205</v>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="20">
+      <c r="A70" s="3" t="s"/>
+      <c r="B70" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="E70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="F70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="G70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="H70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="I70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="J70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="K70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="L70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="M70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="N70" s="12" t="n">
+        <v>0.0034846</v>
+      </c>
+      <c r="O70" s="13" t="n">
+        <v>0.0034846</v>
+      </c>
+    </row>
+    <row r="71" customHeight="1" ht="20">
+      <c r="A71" s="3" t="s"/>
+      <c r="B71" s="14" t="s"/>
+      <c r="C71" s="15" t="s"/>
+      <c r="D71" s="16" t="s"/>
+      <c r="E71" s="16" t="s"/>
+      <c r="F71" s="16" t="s"/>
+      <c r="G71" s="16" t="s"/>
+      <c r="H71" s="16" t="s"/>
+      <c r="I71" s="16" t="s"/>
+      <c r="J71" s="16" t="s"/>
+      <c r="K71" s="16" t="s"/>
+      <c r="L71" s="16" t="s"/>
+      <c r="M71" s="16" t="s"/>
+      <c r="N71" s="16" t="s"/>
+      <c r="O71" s="17" t="s"/>
+    </row>
+    <row r="72" customHeight="1" ht="20">
+      <c r="A72" s="3" t="s"/>
+      <c r="B72" s="1" t="s"/>
+      <c r="C72" s="3" t="s"/>
+      <c r="D72" s="3" t="s"/>
+      <c r="E72" s="3" t="s"/>
+      <c r="F72" s="3" t="s"/>
+      <c r="G72" s="3" t="s"/>
+      <c r="H72" s="3" t="s"/>
+      <c r="I72" s="3" t="s"/>
+      <c r="J72" s="3" t="s"/>
+      <c r="K72" s="3" t="s"/>
+      <c r="L72" s="3" t="s"/>
+      <c r="M72" s="3" t="s"/>
+      <c r="N72" s="3" t="s"/>
+      <c r="O72" s="3" t="s"/>
+    </row>
+    <row r="73" customHeight="1" ht="20">
+      <c r="A73" s="3" t="s"/>
+      <c r="B73" s="1" t="s"/>
+      <c r="C73" s="3" t="s"/>
+      <c r="D73" s="3" t="s"/>
+      <c r="E73" s="3" t="s"/>
+      <c r="F73" s="3" t="s"/>
+      <c r="G73" s="3" t="s"/>
+      <c r="H73" s="3" t="s"/>
+      <c r="I73" s="3" t="s"/>
+      <c r="J73" s="3" t="s"/>
+      <c r="K73" s="3" t="s"/>
+      <c r="L73" s="3" t="s"/>
+      <c r="M73" s="3" t="s"/>
+      <c r="N73" s="3" t="s"/>
+      <c r="O73" s="3" t="s"/>
+    </row>
+    <row r="74" customHeight="1" ht="20">
+      <c r="A74" s="3" t="s"/>
+      <c r="B74" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C74" s="5" t="s"/>
+      <c r="D74" s="5" t="s"/>
+      <c r="E74" s="5" t="s"/>
+      <c r="F74" s="5" t="s"/>
+      <c r="G74" s="5" t="s"/>
+      <c r="H74" s="5" t="s"/>
+      <c r="I74" s="5" t="s"/>
+      <c r="J74" s="5" t="s"/>
+      <c r="K74" s="5" t="s"/>
+      <c r="L74" s="5" t="s"/>
+      <c r="M74" s="5" t="s"/>
+      <c r="N74" s="5" t="s"/>
+      <c r="O74" s="6" t="s"/>
+    </row>
+    <row r="75" customHeight="1" ht="20">
+      <c r="A75" s="3" t="s"/>
+      <c r="B75" s="7" t="s"/>
+      <c r="C75" s="3" t="s"/>
+      <c r="D75" s="3" t="s"/>
+      <c r="E75" s="3" t="s"/>
+      <c r="F75" s="3" t="s"/>
+      <c r="G75" s="3" t="s"/>
+      <c r="H75" s="3" t="s"/>
+      <c r="I75" s="3" t="s"/>
+      <c r="J75" s="3" t="s"/>
+      <c r="K75" s="3" t="s"/>
+      <c r="L75" s="3" t="s"/>
+      <c r="M75" s="3" t="s"/>
+      <c r="N75" s="3" t="s"/>
+      <c r="O75" s="8" t="s"/>
+    </row>
+    <row r="76" customHeight="1" ht="22">
+      <c r="A76" s="3" t="s"/>
+      <c r="B76" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="G76" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H76" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I76" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L76" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="M76" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="N76" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O76" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="77" customHeight="1" ht="20">
+      <c r="A77" s="3" t="s"/>
+      <c r="B77" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="E77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="F77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="G77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="H77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="I77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="J77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="K77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="L77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="M77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="N77" s="12" t="n">
+        <v>0.0103199</v>
+      </c>
+      <c r="O77" s="13" t="n">
+        <v>0.0103199</v>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="20">
+      <c r="A78" s="3" t="s"/>
+      <c r="B78" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="E78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="F78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="G78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="H78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="I78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="J78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="K78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="L78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="M78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="N78" s="12" t="n">
+        <v>0.0035613</v>
+      </c>
+      <c r="O78" s="13" t="n">
+        <v>0.0035613</v>
+      </c>
+    </row>
+    <row r="79" customHeight="1" ht="20">
+      <c r="A79" s="3" t="s"/>
+      <c r="B79" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="E79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="F79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="G79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="H79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="I79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="J79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="K79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="L79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="M79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="N79" s="12" t="n">
+        <v>609.7435505</v>
+      </c>
+      <c r="O79" s="13" t="n">
+        <v>609.7435505</v>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="20">
+      <c r="A80" s="3" t="s"/>
+      <c r="B80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="E80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="F80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="G80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="H80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="I80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="J80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="K80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="L80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="M80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="N80" s="12" t="n">
+        <v>618.9276186</v>
+      </c>
+      <c r="O80" s="13" t="n">
+        <v>618.9276186</v>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="20">
+      <c r="A81" s="3" t="s"/>
+      <c r="B81" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="E81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="F81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="G81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="H81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="I81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="J81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="K81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="L81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="M81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="N81" s="12" t="n">
+        <v>2168.5139842</v>
+      </c>
+      <c r="O81" s="13" t="n">
+        <v>2168.5139842</v>
+      </c>
+    </row>
+    <row r="82" customHeight="1" ht="20">
+      <c r="A82" s="3" t="s"/>
+      <c r="B82" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" s="12" t="n">
+        <v>0.0797014</v>
+      </c>
+      <c r="E82" s="12" t="n">
+        <v>0.0797014</v>
+      </c>
+      <c r="F82" s="12" t="n">
+        <v>0.0797014</v>
+      </c>
+      <c r="G82" s="12" t="n">
+        <v>0.0797014</v>
+      </c>
+      <c r="H82" s="12" t="n">
+        <v>0.0828804</v>
+      </c>
+      <c r="I82" s="12" t="n">
+        <v>0.0828804</v>
+      </c>
+      <c r="J82" s="12" t="n">
+        <v>0.0828804</v>
+      </c>
+      <c r="K82" s="12" t="n">
+        <v>0.0828804</v>
+      </c>
+      <c r="L82" s="12" t="n">
+        <v>0.0897871</v>
+      </c>
+      <c r="M82" s="12" t="n">
+        <v>0.0897871</v>
+      </c>
+      <c r="N82" s="12" t="n">
+        <v>0.0897871</v>
+      </c>
+      <c r="O82" s="13" t="n">
+        <v>0.0897871</v>
+      </c>
+    </row>
+    <row r="83" customHeight="1" ht="20">
+      <c r="A83" s="3" t="s"/>
+      <c r="B83" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" s="12" t="n">
+        <v>613.2264039</v>
+      </c>
+      <c r="E83" s="12" t="n">
+        <v>613.2264039</v>
+      </c>
+      <c r="F83" s="12" t="n">
+        <v>613.2264039</v>
+      </c>
+      <c r="G83" s="12" t="n">
+        <v>613.2264039</v>
+      </c>
+      <c r="H83" s="12" t="n">
+        <v>625.3942445</v>
+      </c>
+      <c r="I83" s="12" t="n">
+        <v>625.3942445</v>
+      </c>
+      <c r="J83" s="12" t="n">
+        <v>625.3942445</v>
+      </c>
+      <c r="K83" s="12" t="n">
+        <v>625.3942445</v>
+      </c>
+      <c r="L83" s="12" t="n">
+        <v>652.6566129</v>
+      </c>
+      <c r="M83" s="12" t="n">
+        <v>652.6566129</v>
+      </c>
+      <c r="N83" s="12" t="n">
+        <v>652.6566129</v>
+      </c>
+      <c r="O83" s="13" t="n">
+        <v>652.6566129</v>
+      </c>
+    </row>
+    <row r="84" customHeight="1" ht="20">
+      <c r="A84" s="3" t="s"/>
+      <c r="B84" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="E84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="F84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="G84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="H84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="I84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="J84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="K84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="L84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="M84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="N84" s="12" t="n">
+        <v>119.0395089</v>
+      </c>
+      <c r="O84" s="13" t="n">
+        <v>119.0395089</v>
+      </c>
+    </row>
+    <row r="85" customHeight="1" ht="20">
+      <c r="A85" s="3" t="s"/>
+      <c r="B85" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="E85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="F85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="G85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="H85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="I85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="J85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="K85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="L85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="M85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="N85" s="12" t="n">
+        <v>0.0369729</v>
+      </c>
+      <c r="O85" s="13" t="n">
+        <v>0.0369729</v>
+      </c>
+    </row>
+    <row r="86" customHeight="1" ht="20">
+      <c r="A86" s="3" t="s"/>
+      <c r="B86" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="12" t="n">
+        <v>0.0645009</v>
+      </c>
+      <c r="E86" s="12" t="n">
+        <v>0.0645009</v>
+      </c>
+      <c r="F86" s="12" t="n">
+        <v>0.0645009</v>
+      </c>
+      <c r="G86" s="12" t="n">
+        <v>0.0716126</v>
+      </c>
+      <c r="H86" s="12" t="n">
+        <v>0.0785415</v>
+      </c>
+      <c r="I86" s="12" t="n">
+        <v>0.0785415</v>
+      </c>
+      <c r="J86" s="12" t="n">
+        <v>0.0785415</v>
+      </c>
+      <c r="K86" s="12" t="n">
+        <v>0.0785415</v>
+      </c>
+      <c r="L86" s="12" t="n">
+        <v>0.0931725</v>
+      </c>
+      <c r="M86" s="12" t="n">
+        <v>0.0931725</v>
+      </c>
+      <c r="N86" s="12" t="n">
+        <v>0.0931725</v>
+      </c>
+      <c r="O86" s="13" t="n">
+        <v>0.0931725</v>
+      </c>
+    </row>
+    <row r="87" customHeight="1" ht="20">
+      <c r="A87" s="3" t="s"/>
+      <c r="B87" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="E87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="F87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="G87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="H87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="I87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="J87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="K87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="L87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="M87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="N87" s="12" t="n">
+        <v>0.0618461</v>
+      </c>
+      <c r="O87" s="13" t="n">
+        <v>0.0618461</v>
+      </c>
+    </row>
+    <row r="88" customHeight="1" ht="20">
+      <c r="A88" s="3" t="s"/>
+      <c r="B88" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="E88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="F88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="G88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="H88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="I88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="J88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="K88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="L88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="M88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="N88" s="12" t="n">
+        <v>0.0059197</v>
+      </c>
+      <c r="O88" s="13" t="n">
+        <v>0.0059197</v>
+      </c>
+    </row>
+    <row r="89" customHeight="1" ht="20">
+      <c r="A89" s="3" t="s"/>
+      <c r="B89" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="E89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="F89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="G89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="H89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="I89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="J89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="K89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="L89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="M89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="N89" s="12" t="n">
+        <v>0.0177032</v>
+      </c>
+      <c r="O89" s="13" t="n">
+        <v>0.0177032</v>
+      </c>
+    </row>
+    <row r="90" customHeight="1" ht="20">
+      <c r="A90" s="3" t="s"/>
+      <c r="B90" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="E90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="F90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="G90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="H90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="I90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="J90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="K90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="L90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="M90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="N90" s="12" t="n">
+        <v>0.0100764</v>
+      </c>
+      <c r="O90" s="13" t="n">
+        <v>0.0100764</v>
+      </c>
+    </row>
+    <row r="91" customHeight="1" ht="20">
+      <c r="A91" s="3" t="s"/>
+      <c r="B91" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="E91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="F91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="G91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="H91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="I91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="J91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="K91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="L91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="M91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="N91" s="12" t="n">
+        <v>0.3341502</v>
+      </c>
+      <c r="O91" s="13" t="n">
+        <v>0.3341502</v>
+      </c>
+    </row>
+    <row r="92" customHeight="1" ht="20">
+      <c r="A92" s="3" t="s"/>
+      <c r="B92" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="E92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="F92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="G92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="H92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="I92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="J92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="K92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="L92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="M92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="N92" s="12" t="n">
+        <v>0.0194857</v>
+      </c>
+      <c r="O92" s="13" t="n">
+        <v>0.0194857</v>
+      </c>
+    </row>
+    <row r="93" customHeight="1" ht="20">
+      <c r="A93" s="3" t="s"/>
+      <c r="B93" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="E93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="F93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="G93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="H93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="I93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="J93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="K93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="L93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="M93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="N93" s="12" t="n">
+        <v>30.8088964</v>
+      </c>
+      <c r="O93" s="13" t="n">
+        <v>30.8088964</v>
+      </c>
+    </row>
+    <row r="94" customHeight="1" ht="20">
+      <c r="A94" s="3" t="s"/>
+      <c r="B94" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" s="12" t="n">
+        <v>495.9528681</v>
+      </c>
+      <c r="E94" s="12" t="n">
+        <v>495.9528681</v>
+      </c>
+      <c r="F94" s="12" t="n">
+        <v>495.9528681</v>
+      </c>
+      <c r="G94" s="12" t="n">
+        <v>506.3219565</v>
+      </c>
+      <c r="H94" s="12" t="n">
+        <v>511.7870616</v>
+      </c>
+      <c r="I94" s="12" t="n">
+        <v>511.7870616</v>
+      </c>
+      <c r="J94" s="12" t="n">
+        <v>511.7870616</v>
+      </c>
+      <c r="K94" s="12" t="n">
+        <v>511.7870616</v>
+      </c>
+      <c r="L94" s="12" t="n">
+        <v>545.8074862</v>
+      </c>
+      <c r="M94" s="12" t="n">
+        <v>545.8074862</v>
+      </c>
+      <c r="N94" s="12" t="n">
+        <v>545.8074862</v>
+      </c>
+      <c r="O94" s="13" t="n">
+        <v>545.8074862</v>
+      </c>
+    </row>
+    <row r="95" customHeight="1" ht="20">
+      <c r="A95" s="3" t="s"/>
+      <c r="B95" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="E95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="F95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="G95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="H95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="I95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="J95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="K95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="L95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="M95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="N95" s="12" t="n">
+        <v>116.5075857</v>
+      </c>
+      <c r="O95" s="13" t="n">
+        <v>116.5075857</v>
+      </c>
+    </row>
+    <row r="96" customHeight="1" ht="20">
+      <c r="A96" s="3" t="s"/>
+      <c r="B96" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="E96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="F96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="G96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="H96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="I96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="J96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="K96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="L96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="M96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="N96" s="12" t="n">
+        <v>0.0195283</v>
+      </c>
+      <c r="O96" s="13" t="n">
+        <v>0.0195283</v>
+      </c>
+    </row>
+    <row r="97" customHeight="1" ht="20">
+      <c r="A97" s="3" t="s"/>
+      <c r="B97" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" s="12" t="n">
+        <v>0.1253074</v>
+      </c>
+      <c r="E97" s="12" t="n">
+        <v>0.1253074</v>
+      </c>
+      <c r="F97" s="12" t="n">
+        <v>0.1318877</v>
+      </c>
+      <c r="G97" s="12" t="n">
+        <v>0.1318877</v>
+      </c>
+      <c r="H97" s="12" t="n">
+        <v>0.1318877</v>
+      </c>
+      <c r="I97" s="12" t="n">
+        <v>0.1457701</v>
+      </c>
+      <c r="J97" s="12" t="n">
+        <v>0.1457701</v>
+      </c>
+      <c r="K97" s="12" t="n">
+        <v>0.1457701</v>
+      </c>
+      <c r="L97" s="12" t="n">
+        <v>0.1457701</v>
+      </c>
+      <c r="M97" s="12" t="n">
+        <v>0.1457701</v>
+      </c>
+      <c r="N97" s="12" t="n">
+        <v>0.1457701</v>
+      </c>
+      <c r="O97" s="13" t="n">
+        <v>0.1457701</v>
+      </c>
+    </row>
+    <row r="98" customHeight="1" ht="20">
+      <c r="A98" s="3" t="s"/>
+      <c r="B98" s="14" t="s"/>
+      <c r="C98" s="15" t="s"/>
+      <c r="D98" s="16" t="s"/>
+      <c r="E98" s="16" t="s"/>
+      <c r="F98" s="16" t="s"/>
+      <c r="G98" s="16" t="s"/>
+      <c r="H98" s="16" t="s"/>
+      <c r="I98" s="16" t="s"/>
+      <c r="J98" s="16" t="s"/>
+      <c r="K98" s="16" t="s"/>
+      <c r="L98" s="16" t="s"/>
+      <c r="M98" s="16" t="s"/>
+      <c r="N98" s="16" t="s"/>
+      <c r="O98" s="17" t="s"/>
+    </row>
+    <row r="99" customHeight="1" ht="20">
+      <c r="A99" s="3" t="s"/>
+      <c r="B99" s="1" t="s"/>
+      <c r="C99" s="3" t="s"/>
+      <c r="D99" s="3" t="s"/>
+      <c r="E99" s="3" t="s"/>
+      <c r="F99" s="3" t="s"/>
+      <c r="G99" s="3" t="s"/>
+      <c r="H99" s="3" t="s"/>
+      <c r="I99" s="3" t="s"/>
+      <c r="J99" s="3" t="s"/>
+      <c r="K99" s="3" t="s"/>
+      <c r="L99" s="3" t="s"/>
+      <c r="M99" s="3" t="s"/>
+      <c r="N99" s="3" t="s"/>
+      <c r="O99" s="3" t="s"/>
+    </row>
+    <row r="100" customHeight="1" ht="20">
+      <c r="A100" s="3" t="s"/>
+      <c r="B100" s="1" t="s"/>
+      <c r="C100" s="3" t="s"/>
+      <c r="D100" s="3" t="s"/>
+      <c r="E100" s="3" t="s"/>
+      <c r="F100" s="3" t="s"/>
+      <c r="G100" s="3" t="s"/>
+      <c r="H100" s="3" t="s"/>
+      <c r="I100" s="3" t="s"/>
+      <c r="J100" s="3" t="s"/>
+      <c r="K100" s="3" t="s"/>
+      <c r="L100" s="3" t="s"/>
+      <c r="M100" s="3" t="s"/>
+      <c r="N100" s="3" t="s"/>
+      <c r="O100" s="3" t="s"/>
+    </row>
+    <row r="101" customHeight="1" ht="20">
+      <c r="A101" s="3" t="s"/>
+      <c r="B101" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C101" s="5" t="s"/>
+      <c r="D101" s="5" t="s"/>
+      <c r="E101" s="5" t="s"/>
+      <c r="F101" s="5" t="s"/>
+      <c r="G101" s="5" t="s"/>
+      <c r="H101" s="5" t="s"/>
+      <c r="I101" s="5" t="s"/>
+      <c r="J101" s="5" t="s"/>
+      <c r="K101" s="5" t="s"/>
+      <c r="L101" s="5" t="s"/>
+      <c r="M101" s="5" t="s"/>
+      <c r="N101" s="5" t="s"/>
+      <c r="O101" s="6" t="s"/>
+    </row>
+    <row r="102" customHeight="1" ht="20">
+      <c r="A102" s="3" t="s"/>
+      <c r="B102" s="7" t="s"/>
+      <c r="C102" s="3" t="s"/>
+      <c r="D102" s="3" t="s"/>
+      <c r="E102" s="3" t="s"/>
+      <c r="F102" s="3" t="s"/>
+      <c r="G102" s="3" t="s"/>
+      <c r="H102" s="3" t="s"/>
+      <c r="I102" s="3" t="s"/>
+      <c r="J102" s="3" t="s"/>
+      <c r="K102" s="3" t="s"/>
+      <c r="L102" s="3" t="s"/>
+      <c r="M102" s="3" t="s"/>
+      <c r="N102" s="3" t="s"/>
+      <c r="O102" s="8" t="s"/>
+    </row>
+    <row r="103" customHeight="1" ht="22">
+      <c r="A103" s="3" t="s"/>
+      <c r="B103" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H103" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="I103" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="J103" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="K103" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="L103" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="M103" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="N103" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="O103" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="104" customHeight="1" ht="20">
+      <c r="A104" s="3" t="s"/>
+      <c r="B104" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="E104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="F104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="G104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="H104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="I104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="J104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="K104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="L104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="M104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="N104" s="12" t="n">
+        <v>0.0430729</v>
+      </c>
+      <c r="O104" s="13" t="n">
+        <v>0.0430729</v>
+      </c>
+    </row>
+    <row r="105" customHeight="1" ht="20">
+      <c r="A105" s="3" t="s"/>
+      <c r="B105" s="14" t="s"/>
+      <c r="C105" s="15" t="s"/>
+      <c r="D105" s="16" t="s"/>
+      <c r="E105" s="16" t="s"/>
+      <c r="F105" s="16" t="s"/>
+      <c r="G105" s="16" t="s"/>
+      <c r="H105" s="16" t="s"/>
+      <c r="I105" s="16" t="s"/>
+      <c r="J105" s="16" t="s"/>
+      <c r="K105" s="16" t="s"/>
+      <c r="L105" s="16" t="s"/>
+      <c r="M105" s="16" t="s"/>
+      <c r="N105" s="16" t="s"/>
+      <c r="O105" s="17" t="s"/>
     </row>
   </sheetData>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...3853 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.0" right="0.0" top="0.0" bottom="0.00" header="0.0" footer="0.0"/>
+  <pageSetup orientation="portrait"/>
+  <drawing r:id="rIdDr1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-  <Application>LibreOffice/5.4.3.2$Linux_X86_64 LibreOffice_project/92a7159f7e4af62137622921e809f8546db437e5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>JasperReports Library version 7.0.0-b478feaa9aab4375eba71de77b4ca138ad2f62aa</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...9 lines deleted...]
-</cp:coreProperties>
+<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+</coreProperties>
 </file>