--- v1 (2026-03-31)
+++ v2 (2026-06-02)
@@ -3770,116 +3770,116 @@
       </c>
       <c r="O86" s="27" t="n">
         <v>2168.5139842</v>
       </c>
     </row>
     <row r="87" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B87" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C87" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D87" s="25" t="n">
         <v>0.0797014</v>
       </c>
       <c r="E87" s="26" t="n">
         <v>0.0797014</v>
       </c>
       <c r="F87" s="27" t="n">
         <v>0.0797014</v>
       </c>
       <c r="G87" s="27" t="n">
         <v>0.0797014</v>
       </c>
       <c r="H87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="I87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="J87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="K87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="L87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="M87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="N87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
       <c r="O87" s="27" t="n">
-        <v>0.0797014</v>
+        <v>0.0828804</v>
       </c>
     </row>
     <row r="88" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B88" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D88" s="25" t="n">
         <v>613.2264039</v>
       </c>
       <c r="E88" s="26" t="n">
         <v>613.2264039</v>
       </c>
       <c r="F88" s="27" t="n">
         <v>613.2264039</v>
       </c>
       <c r="G88" s="27" t="n">
         <v>613.2264039</v>
       </c>
       <c r="H88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="I88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="J88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="K88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="L88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="M88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="N88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
       <c r="O88" s="27" t="n">
-        <v>613.2264039</v>
+        <v>625.3942445</v>
       </c>
     </row>
     <row r="89" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B89" s="23" t="s">
         <v>67</v>
       </c>
       <c r="C89" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D89" s="25" t="n">
         <v>119.0395089</v>
       </c>
       <c r="E89" s="26" t="n">
         <v>119.0395089</v>
       </c>
       <c r="F89" s="27" t="n">
         <v>119.0395089</v>
       </c>
       <c r="G89" s="27" t="n">
         <v>119.0395089</v>
       </c>
       <c r="H89" s="27" t="n">
         <v>119.0395089</v>
       </c>
       <c r="I89" s="27" t="n">
@@ -3946,72 +3946,72 @@
       </c>
       <c r="O90" s="27" t="n">
         <v>0.0369729</v>
       </c>
     </row>
     <row r="91" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B91" s="23" t="s">
         <v>42</v>
       </c>
       <c r="C91" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D91" s="25" t="n">
         <v>0.0645009</v>
       </c>
       <c r="E91" s="26" t="n">
         <v>0.0645009</v>
       </c>
       <c r="F91" s="27" t="n">
         <v>0.0645009</v>
       </c>
       <c r="G91" s="27" t="n">
         <v>0.0716126</v>
       </c>
       <c r="H91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="I91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="J91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="K91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="L91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="M91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="N91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
       <c r="O91" s="27" t="n">
-        <v>0.0716126</v>
+        <v>0.0785415</v>
       </c>
     </row>
     <row r="92" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B92" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C92" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D92" s="25" t="n">
         <v>0.0618461</v>
       </c>
       <c r="E92" s="26" t="n">
         <v>0.0618461</v>
       </c>
       <c r="F92" s="27" t="n">
         <v>0.0618461</v>
       </c>
       <c r="G92" s="27" t="n">
         <v>0.0618461</v>
       </c>
       <c r="H92" s="27" t="n">
         <v>0.0618461</v>
       </c>
       <c r="I92" s="27" t="n">
@@ -4298,72 +4298,72 @@
       </c>
       <c r="O98" s="27" t="n">
         <v>30.8088964</v>
       </c>
     </row>
     <row r="99" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B99" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D99" s="25" t="n">
         <v>495.9528681</v>
       </c>
       <c r="E99" s="26" t="n">
         <v>495.9528681</v>
       </c>
       <c r="F99" s="27" t="n">
         <v>495.9528681</v>
       </c>
       <c r="G99" s="27" t="n">
         <v>506.3219565</v>
       </c>
       <c r="H99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="I99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="J99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="K99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="L99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="M99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="N99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
       <c r="O99" s="27" t="n">
-        <v>506.3219565</v>
+        <v>511.7870616</v>
       </c>
     </row>
     <row r="100" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B100" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C100" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D100" s="25" t="n">
         <v>116.5075857</v>
       </c>
       <c r="E100" s="26" t="n">
         <v>116.5075857</v>
       </c>
       <c r="F100" s="27" t="n">
         <v>116.5075857</v>
       </c>
       <c r="G100" s="27" t="n">
         <v>116.5075857</v>
       </c>
       <c r="H100" s="27" t="n">
         <v>116.5075857</v>
       </c>
       <c r="I100" s="27" t="n">
@@ -4433,69 +4433,69 @@
       </c>
     </row>
     <row r="102" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B102" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C102" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D102" s="25" t="n">
         <v>0.1253074</v>
       </c>
       <c r="E102" s="26" t="n">
         <v>0.1253074</v>
       </c>
       <c r="F102" s="27" t="n">
         <v>0.1318877</v>
       </c>
       <c r="G102" s="27" t="n">
         <v>0.1318877</v>
       </c>
       <c r="H102" s="27" t="n">
         <v>0.1318877</v>
       </c>
       <c r="I102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
       <c r="J102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
       <c r="K102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
       <c r="L102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
       <c r="M102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
       <c r="N102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
       <c r="O102" s="27" t="n">
-        <v>0.1318877</v>
+        <v>0.1457701</v>
       </c>
     </row>
     <row r="103" customFormat="false" ht="13.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B103" s="28"/>
       <c r="C103" s="29"/>
       <c r="D103" s="30"/>
       <c r="E103" s="31"/>
       <c r="F103" s="32"/>
       <c r="G103" s="32"/>
       <c r="H103" s="32"/>
       <c r="I103" s="32"/>
       <c r="J103" s="32"/>
       <c r="K103" s="32"/>
       <c r="L103" s="32"/>
       <c r="M103" s="32"/>
       <c r="N103" s="32"/>
       <c r="O103" s="32"/>
     </row>
     <row r="106" customFormat="false" ht="18.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B106" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C106" s="10"/>
       <c r="D106" s="10"/>
       <c r="E106" s="10"/>